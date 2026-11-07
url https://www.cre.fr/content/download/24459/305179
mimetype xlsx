--- v5 (2026-07-22)
+++ v6 (2026-11-07)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\SECURE-DDM\DSE\2 - EnR Filières\07 - Biogaz &amp; Biométhane\01 - Tarifs d'achat\000 - Coefficients BG16, BGS17 et BGI19\34 - Trimestre T3 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\SECURE-DDM\DSE\2 - EnR Filières\07 - Biogaz &amp; Biométhane\01 - Tarifs d'achat\000 - Coefficients BG16, BGS17 et BGI19\35 - Trimestre T4 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA8DECE5-1560-47ED-B385-B7963C8D8B85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6F25C2E-5384-4608-B294-61E16A3C7A25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Présentation" sheetId="12" r:id="rId1"/>
     <sheet name="Bilan à publier" sheetId="16" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Print_Area" localSheetId="0">Présentation!$A$2:$I$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="34">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Acronymes utilisés</t>
   </si>
   <si>
     <t>Avertissement</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>opendata@cre.fr</t>
   </si>
   <si>
     <t>Arrêté tarifaire du 9 mai 2017</t>
   </si>
   <si>
     <t>entre le…</t>
   </si>
   <si>
     <t>et le…</t>
   </si>
   <si>
@@ -104,53 +104,50 @@
     <t>BGS17</t>
   </si>
   <si>
     <t>Arrêté tarifaire du 13 décembre 2016</t>
   </si>
   <si>
     <t>Tarifs d'achat de base.</t>
   </si>
   <si>
     <t>Puissance maximale de l'installation.</t>
   </si>
   <si>
     <t>TDCC</t>
   </si>
   <si>
     <t>Pmax ≤ 0,08</t>
   </si>
   <si>
     <t>Pmax = 0,5</t>
   </si>
   <si>
     <t>Pmax ≤ 0,2</t>
   </si>
   <si>
     <t>Pmax ≥ 1</t>
-  </si>
-[...1 lines deleted...]
-    <t>Etc…</t>
   </si>
   <si>
     <t>Installations mentionnées aux points 1° et 3° de l’article 1er</t>
   </si>
   <si>
     <t>Pmax ≤ 0,5</t>
   </si>
   <si>
     <t>Pmax ≥ 1,2</t>
   </si>
   <si>
     <t>Installations mentionnées aux points 2° et 4° de l’article 1er</t>
   </si>
   <si>
     <t>Publication en application de l'article 16 de l'arrêté tarifaire du 9 mai 2017 fixant les conditions d'achat et du complément de rémunération pour l'électricité produite par les installations utilisant à titre principal du biogaz produit par méthanisation de matières résultant du traitement des eaux usées urbaines ou industrielles</t>
   </si>
   <si>
     <t>Révision trimestrielle des tarifs issus des arrêtés tarifaires : 
 - du 13 décembre 2016 fixant les conditions d'achat pour l'électricité produite par les installations utilisant le biogaz produit par méthanisation de déchets non dangereux et de matière végétale brute implantées sur le territoire métropolitain continental d'une puissance installée strictement inférieure à 500 kW (" BG 16 ")
 - du 9 mai 2017 fixant les conditions d'achat et du complément de rémunération pour l'électricité produite par les installations utilisant à titre principal du biogaz produit par méthanisation de matières résultant du traitement des eaux usées urbaines ou industrielles (" BGS 17 ")
 - du 3 septembre 2019 fixant les conditions d’achat et du complément de rémunération pour l’électricité produite par les installations utilisant à titre principal du biogaz issu d’installations de stockage de déchets non dangereux ("BGI 19")</t>
   </si>
   <si>
     <t>BGI19</t>
   </si>
@@ -643,124 +640,124 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="14" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="164" fontId="15" fillId="4" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="20" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -1206,153 +1203,153 @@
       <c r="C6" s="51"/>
       <c r="D6" s="51"/>
       <c r="E6" s="51"/>
       <c r="F6" s="51"/>
       <c r="G6" s="51"/>
       <c r="H6" s="51"/>
     </row>
     <row r="7" spans="2:8" ht="14.25" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="10" spans="2:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="53"/>
       <c r="D10" s="53"/>
       <c r="E10" s="53"/>
     </row>
     <row r="11" spans="2:8" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="53"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="53"/>
     </row>
     <row r="12" spans="2:8" ht="14.25" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="2:8" ht="156" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="54" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
     </row>
     <row r="14" spans="2:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="46"/>
       <c r="D14" s="46"/>
       <c r="E14" s="46"/>
     </row>
     <row r="15" spans="2:8" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="46"/>
       <c r="E15" s="46"/>
     </row>
     <row r="16" spans="2:8" ht="14.25" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
     </row>
     <row r="17" spans="2:9" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="52" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="52"/>
     </row>
     <row r="18" spans="2:9" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="2:9" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B19" s="4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="2:9" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="52" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="52"/>
     </row>
     <row r="21" spans="2:9" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="52"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
     <row r="23" spans="2:9" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="46" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="46"/>
       <c r="D23" s="46"/>
       <c r="E23" s="46"/>
     </row>
     <row r="24" spans="2:9" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="46"/>
       <c r="C24" s="46"/>
       <c r="D24" s="46"/>
       <c r="E24" s="46"/>
     </row>
     <row r="25" spans="2:9" ht="14.25" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="47" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="3"/>
     </row>
     <row r="27" spans="2:9" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="46"/>
       <c r="D27" s="46"/>
       <c r="E27" s="46"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
     </row>
     <row r="28" spans="2:9" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="46"/>
       <c r="C28" s="46"/>
       <c r="D28" s="46"/>
@@ -1413,160 +1410,160 @@
     <mergeCell ref="C5:H6"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="B10:E11"/>
     <mergeCell ref="B13:H13"/>
     <mergeCell ref="B14:E15"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="D20:E20"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B30" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CA42530-4F7A-403A-9A2B-DC571F22468B}">
   <sheetPr codeName="Feuil2">
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="B2:AR33"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="Q1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AK25" sqref="AK25"/>
+      <selection activeCell="AQ30" sqref="AQ30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="15.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="14" customWidth="1"/>
     <col min="2" max="2" width="11.21875" style="14" customWidth="1"/>
     <col min="3" max="4" width="17.33203125" style="14" customWidth="1"/>
     <col min="5" max="40" width="7.77734375" style="14" customWidth="1"/>
     <col min="41" max="41" width="9" style="14" customWidth="1"/>
     <col min="42" max="42" width="8.6640625" style="14" customWidth="1"/>
     <col min="43" max="43" width="7.77734375" style="14" customWidth="1"/>
     <col min="44" max="44" width="5.44140625" style="14" customWidth="1"/>
     <col min="45" max="45" width="2.109375" style="14" customWidth="1"/>
     <col min="46" max="16384" width="11.5546875" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:44" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="25" t="s">
-[...43 lines deleted...]
-      <c r="AR2" s="25"/>
+      <c r="B2" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
     </row>
     <row r="4" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E4" s="34" t="s">
+      <c r="E4" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="35"/>
-[...33 lines deleted...]
-      <c r="AN4" s="36"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23"/>
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="23"/>
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="23"/>
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="24"/>
     </row>
     <row r="5" spans="2:44" x14ac:dyDescent="0.3">
       <c r="B5" s="11"/>
-      <c r="C5" s="23" t="s">
+      <c r="C5" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="24"/>
+      <c r="D5" s="33"/>
       <c r="E5" s="8">
         <v>42719</v>
       </c>
       <c r="F5" s="8">
         <v>42736</v>
       </c>
       <c r="G5" s="8">
         <v>42826</v>
       </c>
       <c r="H5" s="8">
         <v>42917</v>
       </c>
       <c r="I5" s="8">
         <v>43009</v>
       </c>
       <c r="J5" s="8">
         <v>43101</v>
       </c>
       <c r="K5" s="8">
         <v>43191</v>
       </c>
       <c r="L5" s="8">
         <v>43282</v>
       </c>
       <c r="M5" s="8">
@@ -1634,54 +1631,54 @@
       </c>
       <c r="AH5" s="18">
         <v>45292</v>
       </c>
       <c r="AI5" s="18">
         <v>45383</v>
       </c>
       <c r="AJ5" s="18">
         <v>45474</v>
       </c>
       <c r="AK5" s="18">
         <v>45566</v>
       </c>
       <c r="AL5" s="18">
         <v>45658</v>
       </c>
       <c r="AM5" s="18">
         <v>45748</v>
       </c>
       <c r="AN5" s="18">
         <v>45839</v>
       </c>
     </row>
     <row r="6" spans="2:44" x14ac:dyDescent="0.3">
       <c r="B6" s="12"/>
-      <c r="C6" s="26" t="s">
+      <c r="C6" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="27"/>
+      <c r="D6" s="35"/>
       <c r="E6" s="19">
         <v>42735</v>
       </c>
       <c r="F6" s="19">
         <v>42825</v>
       </c>
       <c r="G6" s="19">
         <v>42916</v>
       </c>
       <c r="H6" s="19">
         <v>43008</v>
       </c>
       <c r="I6" s="19">
         <v>43100</v>
       </c>
       <c r="J6" s="19">
         <v>43190</v>
       </c>
       <c r="K6" s="19">
         <v>43281</v>
       </c>
       <c r="L6" s="19">
         <v>43373</v>
       </c>
       <c r="M6" s="19">
@@ -1748,55 +1745,55 @@
         <v>45291</v>
       </c>
       <c r="AH6" s="19">
         <v>45382</v>
       </c>
       <c r="AI6" s="19">
         <v>45473</v>
       </c>
       <c r="AJ6" s="19">
         <v>45565</v>
       </c>
       <c r="AK6" s="19">
         <v>45657</v>
       </c>
       <c r="AL6" s="19">
         <v>45747</v>
       </c>
       <c r="AM6" s="19">
         <v>45838</v>
       </c>
       <c r="AN6" s="19">
         <v>45907</v>
       </c>
     </row>
     <row r="7" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="28" t="s">
+      <c r="B7" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="29"/>
-      <c r="D7" s="30"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="38"/>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="7">
         <v>0</v>
       </c>
       <c r="G7" s="7">
         <v>0</v>
       </c>
       <c r="H7" s="7">
         <v>0</v>
       </c>
       <c r="I7" s="7">
         <v>0</v>
       </c>
       <c r="J7" s="7">
         <v>0</v>
       </c>
       <c r="K7" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="L7" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="M7" s="15">
@@ -1863,100 +1860,100 @@
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AH7" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AI7" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AJ7" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AK7" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AL7" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AM7" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AN7" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
     </row>
     <row r="8" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="38"/>
-[...36 lines deleted...]
-      <c r="AN8" s="38"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="26"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="26"/>
+      <c r="W8" s="26"/>
+      <c r="X8" s="26"/>
+      <c r="Y8" s="26"/>
+      <c r="Z8" s="26"/>
+      <c r="AA8" s="26"/>
+      <c r="AB8" s="26"/>
+      <c r="AC8" s="26"/>
+      <c r="AD8" s="26"/>
+      <c r="AE8" s="26"/>
+      <c r="AF8" s="26"/>
+      <c r="AG8" s="26"/>
+      <c r="AH8" s="26"/>
+      <c r="AI8" s="26"/>
+      <c r="AJ8" s="26"/>
+      <c r="AK8" s="26"/>
+      <c r="AL8" s="26"/>
+      <c r="AM8" s="26"/>
+      <c r="AN8" s="26"/>
     </row>
     <row r="9" spans="2:44" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="31" t="s">
+      <c r="B9" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="21" t="s">
+      <c r="C9" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="D9" s="22"/>
+      <c r="D9" s="44"/>
       <c r="E9" s="16">
         <v>175</v>
       </c>
       <c r="F9" s="16">
         <v>175</v>
       </c>
       <c r="G9" s="16">
         <v>175</v>
       </c>
       <c r="H9" s="16">
         <v>175</v>
       </c>
       <c r="I9" s="16">
         <v>175</v>
       </c>
       <c r="J9" s="16">
         <v>175</v>
       </c>
       <c r="K9" s="16">
         <v>174.13</v>
       </c>
       <c r="L9" s="16">
         <v>173.25</v>
       </c>
       <c r="M9" s="16">
@@ -2023,55 +2020,55 @@
         <v>155.94</v>
       </c>
       <c r="AH9" s="16">
         <v>155.16</v>
       </c>
       <c r="AI9" s="16">
         <v>154.38999999999999</v>
       </c>
       <c r="AJ9" s="16">
         <v>153.62</v>
       </c>
       <c r="AK9" s="16">
         <v>152.85</v>
       </c>
       <c r="AL9" s="16">
         <v>152.08000000000001</v>
       </c>
       <c r="AM9" s="16">
         <v>151.32</v>
       </c>
       <c r="AN9" s="16">
         <v>150.57</v>
       </c>
     </row>
     <row r="10" spans="2:44" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="32"/>
-      <c r="C10" s="21" t="s">
+      <c r="B10" s="29"/>
+      <c r="C10" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="D10" s="22"/>
+      <c r="D10" s="44"/>
       <c r="E10" s="16">
         <v>150</v>
       </c>
       <c r="F10" s="16">
         <v>150</v>
       </c>
       <c r="G10" s="16">
         <v>150</v>
       </c>
       <c r="H10" s="16">
         <v>150</v>
       </c>
       <c r="I10" s="16">
         <v>150</v>
       </c>
       <c r="J10" s="16">
         <v>150</v>
       </c>
       <c r="K10" s="16">
         <v>149.25</v>
       </c>
       <c r="L10" s="16">
         <v>148.5</v>
       </c>
       <c r="M10" s="16">
@@ -2183,146 +2180,146 @@
       <c r="V11" s="17"/>
       <c r="W11" s="17"/>
       <c r="X11" s="17"/>
       <c r="Y11" s="17"/>
       <c r="Z11" s="17"/>
       <c r="AA11" s="17"/>
       <c r="AB11" s="17"/>
       <c r="AC11" s="17"/>
       <c r="AD11" s="17"/>
       <c r="AE11" s="17"/>
       <c r="AF11" s="17"/>
       <c r="AG11" s="17"/>
       <c r="AH11" s="17"/>
       <c r="AI11" s="17"/>
       <c r="AJ11" s="17"/>
       <c r="AK11" s="17"/>
       <c r="AL11" s="17"/>
       <c r="AM11" s="17"/>
       <c r="AN11" s="17"/>
       <c r="AO11" s="17"/>
       <c r="AP11" s="17"/>
       <c r="AQ11" s="17"/>
       <c r="AR11" s="17"/>
     </row>
     <row r="12" spans="2:44" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="33" t="s">
-[...43 lines deleted...]
-      <c r="AR12" s="33"/>
+      <c r="B12" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="21"/>
+      <c r="O12" s="21"/>
+      <c r="P12" s="21"/>
+      <c r="Q12" s="21"/>
+      <c r="R12" s="21"/>
+      <c r="S12" s="21"/>
+      <c r="T12" s="21"/>
+      <c r="U12" s="21"/>
+      <c r="V12" s="21"/>
+      <c r="W12" s="21"/>
+      <c r="X12" s="21"/>
+      <c r="Y12" s="21"/>
+      <c r="Z12" s="21"/>
+      <c r="AA12" s="21"/>
+      <c r="AB12" s="21"/>
+      <c r="AC12" s="21"/>
+      <c r="AD12" s="21"/>
+      <c r="AE12" s="21"/>
+      <c r="AF12" s="21"/>
+      <c r="AG12" s="21"/>
+      <c r="AH12" s="21"/>
+      <c r="AI12" s="21"/>
+      <c r="AJ12" s="21"/>
+      <c r="AK12" s="21"/>
+      <c r="AL12" s="21"/>
+      <c r="AM12" s="21"/>
+      <c r="AN12" s="21"/>
+      <c r="AO12" s="21"/>
+      <c r="AP12" s="21"/>
+      <c r="AQ12" s="21"/>
+      <c r="AR12" s="21"/>
     </row>
     <row r="14" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E14" s="34" t="s">
+      <c r="E14" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="F14" s="35"/>
-[...37 lines deleted...]
-      <c r="AR14" s="36"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
+      <c r="N14" s="23"/>
+      <c r="O14" s="23"/>
+      <c r="P14" s="23"/>
+      <c r="Q14" s="23"/>
+      <c r="R14" s="23"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+      <c r="U14" s="23"/>
+      <c r="V14" s="23"/>
+      <c r="W14" s="23"/>
+      <c r="X14" s="23"/>
+      <c r="Y14" s="23"/>
+      <c r="Z14" s="23"/>
+      <c r="AA14" s="23"/>
+      <c r="AB14" s="23"/>
+      <c r="AC14" s="23"/>
+      <c r="AD14" s="23"/>
+      <c r="AE14" s="23"/>
+      <c r="AF14" s="23"/>
+      <c r="AG14" s="23"/>
+      <c r="AH14" s="23"/>
+      <c r="AI14" s="23"/>
+      <c r="AJ14" s="23"/>
+      <c r="AK14" s="23"/>
+      <c r="AL14" s="23"/>
+      <c r="AM14" s="23"/>
+      <c r="AN14" s="23"/>
+      <c r="AO14" s="23"/>
+      <c r="AP14" s="23"/>
+      <c r="AQ14" s="23"/>
+      <c r="AR14" s="24"/>
     </row>
     <row r="15" spans="2:44" x14ac:dyDescent="0.3">
       <c r="B15" s="11"/>
-      <c r="C15" s="23" t="s">
+      <c r="C15" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="24"/>
+      <c r="D15" s="33"/>
       <c r="E15" s="8">
         <v>42866</v>
       </c>
       <c r="F15" s="8">
         <v>42917</v>
       </c>
       <c r="G15" s="8">
         <v>43009</v>
       </c>
       <c r="H15" s="8">
         <v>43101</v>
       </c>
       <c r="I15" s="8">
         <v>43191</v>
       </c>
       <c r="J15" s="8">
         <v>43282</v>
       </c>
       <c r="K15" s="8">
         <v>43374</v>
       </c>
       <c r="L15" s="8">
         <v>43466</v>
       </c>
       <c r="M15" s="8">
@@ -2393,59 +2390,61 @@
       </c>
       <c r="AI15" s="18">
         <v>45566</v>
       </c>
       <c r="AJ15" s="18">
         <v>45658</v>
       </c>
       <c r="AK15" s="18">
         <v>45748</v>
       </c>
       <c r="AL15" s="18">
         <v>45839</v>
       </c>
       <c r="AM15" s="18">
         <v>45931</v>
       </c>
       <c r="AN15" s="18">
         <v>46023</v>
       </c>
       <c r="AO15" s="18">
         <v>46113</v>
       </c>
       <c r="AP15" s="18">
         <v>46204</v>
       </c>
-      <c r="AQ15" s="18"/>
+      <c r="AQ15" s="18">
+        <v>46296</v>
+      </c>
       <c r="AR15" s="9"/>
     </row>
     <row r="16" spans="2:44" x14ac:dyDescent="0.3">
       <c r="B16" s="12"/>
-      <c r="C16" s="26" t="s">
+      <c r="C16" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D16" s="27"/>
+      <c r="D16" s="35"/>
       <c r="E16" s="19">
         <v>42916</v>
       </c>
       <c r="F16" s="19">
         <v>43008</v>
       </c>
       <c r="G16" s="19">
         <v>43100</v>
       </c>
       <c r="H16" s="19">
         <v>43190</v>
       </c>
       <c r="I16" s="19">
         <v>43281</v>
       </c>
       <c r="J16" s="19">
         <v>43373</v>
       </c>
       <c r="K16" s="19">
         <v>43465</v>
       </c>
       <c r="L16" s="19">
         <v>43555</v>
       </c>
       <c r="M16" s="19">
@@ -2516,61 +2515,61 @@
       </c>
       <c r="AI16" s="19">
         <v>45657</v>
       </c>
       <c r="AJ16" s="19">
         <v>45747</v>
       </c>
       <c r="AK16" s="19">
         <v>45838</v>
       </c>
       <c r="AL16" s="19">
         <v>45930</v>
       </c>
       <c r="AM16" s="19">
         <v>46022</v>
       </c>
       <c r="AN16" s="19">
         <v>46112</v>
       </c>
       <c r="AO16" s="19">
         <v>46203</v>
       </c>
       <c r="AP16" s="19">
         <v>46295</v>
       </c>
-      <c r="AQ16" s="19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ16" s="19">
+        <v>46387</v>
+      </c>
+      <c r="AR16" s="10"/>
     </row>
     <row r="17" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="28" t="s">
+      <c r="B17" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="29"/>
-      <c r="D17" s="30"/>
+      <c r="C17" s="37"/>
+      <c r="D17" s="38"/>
       <c r="E17" s="7">
         <v>0</v>
       </c>
       <c r="F17" s="7">
         <v>0</v>
       </c>
       <c r="G17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="H17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="I17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="J17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="K17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="L17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="M17" s="15">
@@ -2641,108 +2640,110 @@
       </c>
       <c r="AI17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AJ17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AK17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AL17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AM17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AN17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AO17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AP17" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="AQ17" s="15"/>
+      <c r="AQ17" s="15">
+        <v>5.0000000000000001E-3</v>
+      </c>
       <c r="AR17" s="15"/>
     </row>
     <row r="18" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="44"/>
-[...40 lines deleted...]
-      <c r="AR18" s="45"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="41"/>
+      <c r="R18" s="41"/>
+      <c r="S18" s="41"/>
+      <c r="T18" s="41"/>
+      <c r="U18" s="41"/>
+      <c r="V18" s="41"/>
+      <c r="W18" s="41"/>
+      <c r="X18" s="41"/>
+      <c r="Y18" s="41"/>
+      <c r="Z18" s="41"/>
+      <c r="AA18" s="41"/>
+      <c r="AB18" s="41"/>
+      <c r="AC18" s="41"/>
+      <c r="AD18" s="41"/>
+      <c r="AE18" s="41"/>
+      <c r="AF18" s="41"/>
+      <c r="AG18" s="41"/>
+      <c r="AH18" s="41"/>
+      <c r="AI18" s="41"/>
+      <c r="AJ18" s="41"/>
+      <c r="AK18" s="41"/>
+      <c r="AL18" s="41"/>
+      <c r="AM18" s="41"/>
+      <c r="AN18" s="41"/>
+      <c r="AO18" s="41"/>
+      <c r="AP18" s="41"/>
+      <c r="AQ18" s="41"/>
+      <c r="AR18" s="42"/>
     </row>
     <row r="19" spans="2:44" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="31" t="s">
+      <c r="B19" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="21" t="s">
+      <c r="C19" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="D19" s="22"/>
+      <c r="D19" s="44"/>
       <c r="E19" s="16">
         <v>175.4</v>
       </c>
       <c r="F19" s="16">
         <v>175.4</v>
       </c>
       <c r="G19" s="16">
         <v>174.52</v>
       </c>
       <c r="H19" s="16">
         <v>173.65</v>
       </c>
       <c r="I19" s="16">
         <v>172.78</v>
       </c>
       <c r="J19" s="16">
         <v>171.92</v>
       </c>
       <c r="K19" s="16">
         <v>171.06</v>
       </c>
       <c r="L19" s="16">
         <v>170.2</v>
       </c>
       <c r="M19" s="16">
@@ -2813,59 +2814,61 @@
       </c>
       <c r="AI19" s="16">
         <v>151.66999999999999</v>
       </c>
       <c r="AJ19" s="16">
         <v>150.91</v>
       </c>
       <c r="AK19" s="16">
         <v>150.16</v>
       </c>
       <c r="AL19" s="16">
         <v>149.41</v>
       </c>
       <c r="AM19" s="16">
         <v>148.66</v>
       </c>
       <c r="AN19" s="16">
         <v>147.91999999999999</v>
       </c>
       <c r="AO19" s="16">
         <v>147.18</v>
       </c>
       <c r="AP19" s="16">
         <v>146.44</v>
       </c>
-      <c r="AQ19" s="16"/>
+      <c r="AQ19" s="16">
+        <v>145.71</v>
+      </c>
       <c r="AR19" s="16"/>
     </row>
     <row r="20" spans="2:44" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="39"/>
-      <c r="C20" s="21" t="s">
+      <c r="B20" s="28"/>
+      <c r="C20" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="D20" s="22"/>
+      <c r="D20" s="44"/>
       <c r="E20" s="16">
         <v>141.80000000000001</v>
       </c>
       <c r="F20" s="16">
         <v>141.80000000000001</v>
       </c>
       <c r="G20" s="16">
         <v>141.09</v>
       </c>
       <c r="H20" s="16">
         <v>140.38999999999999</v>
       </c>
       <c r="I20" s="16">
         <v>139.68</v>
       </c>
       <c r="J20" s="16">
         <v>138.99</v>
       </c>
       <c r="K20" s="16">
         <v>138.29</v>
       </c>
       <c r="L20" s="16">
         <v>137.6</v>
       </c>
       <c r="M20" s="16">
@@ -2936,59 +2939,61 @@
       </c>
       <c r="AI20" s="16">
         <v>122.62</v>
       </c>
       <c r="AJ20" s="16">
         <v>122</v>
       </c>
       <c r="AK20" s="16">
         <v>121.39</v>
       </c>
       <c r="AL20" s="16">
         <v>120.79</v>
       </c>
       <c r="AM20" s="16">
         <v>120.18</v>
       </c>
       <c r="AN20" s="16">
         <v>119.58</v>
       </c>
       <c r="AO20" s="16">
         <v>118.98</v>
       </c>
       <c r="AP20" s="16">
         <v>118.39</v>
       </c>
-      <c r="AQ20" s="16"/>
+      <c r="AQ20" s="16">
+        <v>117.8</v>
+      </c>
       <c r="AR20" s="16"/>
     </row>
     <row r="21" spans="2:44" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="32"/>
-      <c r="C21" s="21" t="s">
+      <c r="B21" s="29"/>
+      <c r="C21" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="D21" s="22"/>
+      <c r="D21" s="44"/>
       <c r="E21" s="16">
         <v>70.900000000000006</v>
       </c>
       <c r="F21" s="16">
         <v>70.900000000000006</v>
       </c>
       <c r="G21" s="16">
         <v>70.55</v>
       </c>
       <c r="H21" s="16">
         <v>70.19</v>
       </c>
       <c r="I21" s="16">
         <v>69.84</v>
       </c>
       <c r="J21" s="16">
         <v>69.489999999999995</v>
       </c>
       <c r="K21" s="16">
         <v>69.150000000000006</v>
       </c>
       <c r="L21" s="16">
         <v>68.8</v>
       </c>
       <c r="M21" s="16">
@@ -3059,517 +3064,519 @@
       </c>
       <c r="AI21" s="16">
         <v>61.31</v>
       </c>
       <c r="AJ21" s="16">
         <v>61</v>
       </c>
       <c r="AK21" s="16">
         <v>60.7</v>
       </c>
       <c r="AL21" s="16">
         <v>60.39</v>
       </c>
       <c r="AM21" s="16">
         <v>60.09</v>
       </c>
       <c r="AN21" s="16">
         <v>59.79</v>
       </c>
       <c r="AO21" s="16">
         <v>59.49</v>
       </c>
       <c r="AP21" s="16">
         <v>59.19</v>
       </c>
-      <c r="AQ21" s="16"/>
+      <c r="AQ21" s="16">
+        <v>58.9</v>
+      </c>
       <c r="AR21" s="16"/>
     </row>
     <row r="22" spans="2:44" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="17"/>
       <c r="O22" s="17"/>
       <c r="P22" s="17"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="17"/>
       <c r="S22" s="17"/>
       <c r="T22" s="17"/>
       <c r="U22" s="17"/>
       <c r="V22" s="17"/>
       <c r="W22" s="17"/>
       <c r="X22" s="17"/>
       <c r="Y22" s="17"/>
       <c r="Z22" s="17"/>
       <c r="AA22" s="17"/>
       <c r="AB22" s="17"/>
       <c r="AC22" s="17"/>
       <c r="AD22" s="17"/>
       <c r="AE22" s="17"/>
       <c r="AF22" s="17"/>
       <c r="AG22" s="17"/>
       <c r="AH22" s="17"/>
       <c r="AI22" s="17"/>
       <c r="AJ22" s="17"/>
       <c r="AK22" s="17"/>
       <c r="AL22" s="17"/>
       <c r="AM22" s="17"/>
       <c r="AN22" s="17"/>
       <c r="AO22" s="17"/>
       <c r="AP22" s="17"/>
       <c r="AQ22" s="17"/>
       <c r="AR22" s="17"/>
     </row>
     <row r="23" spans="2:44" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="33" t="s">
-[...43 lines deleted...]
-      <c r="AR23" s="33"/>
+      <c r="B23" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="21"/>
+      <c r="O23" s="21"/>
+      <c r="P23" s="21"/>
+      <c r="Q23" s="21"/>
+      <c r="R23" s="21"/>
+      <c r="S23" s="21"/>
+      <c r="T23" s="21"/>
+      <c r="U23" s="21"/>
+      <c r="V23" s="21"/>
+      <c r="W23" s="21"/>
+      <c r="X23" s="21"/>
+      <c r="Y23" s="21"/>
+      <c r="Z23" s="21"/>
+      <c r="AA23" s="21"/>
+      <c r="AB23" s="21"/>
+      <c r="AC23" s="21"/>
+      <c r="AD23" s="21"/>
+      <c r="AE23" s="21"/>
+      <c r="AF23" s="21"/>
+      <c r="AG23" s="21"/>
+      <c r="AH23" s="21"/>
+      <c r="AI23" s="21"/>
+      <c r="AJ23" s="21"/>
+      <c r="AK23" s="21"/>
+      <c r="AL23" s="21"/>
+      <c r="AM23" s="21"/>
+      <c r="AN23" s="21"/>
+      <c r="AO23" s="21"/>
+      <c r="AP23" s="21"/>
+      <c r="AQ23" s="21"/>
+      <c r="AR23" s="21"/>
     </row>
     <row r="25" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E25" s="34" t="s">
+      <c r="E25" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="F25" s="35"/>
-[...9 lines deleted...]
-      <c r="P25" s="36"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+      <c r="N25" s="23"/>
+      <c r="O25" s="23"/>
+      <c r="P25" s="24"/>
     </row>
     <row r="26" spans="2:44" x14ac:dyDescent="0.3">
       <c r="B26" s="11"/>
-      <c r="C26" s="23" t="s">
+      <c r="C26" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="D26" s="24"/>
+      <c r="D26" s="33"/>
       <c r="E26" s="8">
         <v>43712</v>
       </c>
       <c r="F26" s="8">
         <v>43739</v>
       </c>
       <c r="G26" s="8">
         <v>43831</v>
       </c>
       <c r="H26" s="8">
         <v>43922</v>
       </c>
       <c r="I26" s="8">
         <v>44013</v>
       </c>
       <c r="J26" s="8">
         <v>44105</v>
       </c>
       <c r="K26" s="8">
         <v>44197</v>
       </c>
       <c r="L26" s="8">
         <v>44287</v>
       </c>
       <c r="M26" s="8">
         <v>44378</v>
       </c>
       <c r="N26" s="8">
         <v>44470</v>
       </c>
       <c r="O26" s="18">
         <v>44562</v>
       </c>
       <c r="P26" s="18">
         <v>44652</v>
       </c>
     </row>
     <row r="27" spans="2:44" x14ac:dyDescent="0.3">
       <c r="B27" s="12"/>
-      <c r="C27" s="26" t="s">
+      <c r="C27" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D27" s="27"/>
+      <c r="D27" s="35"/>
       <c r="E27" s="19">
         <v>43738</v>
       </c>
       <c r="F27" s="19">
         <v>43830</v>
       </c>
       <c r="G27" s="19">
         <v>43921</v>
       </c>
       <c r="H27" s="19">
         <v>44012</v>
       </c>
       <c r="I27" s="19">
         <v>44104</v>
       </c>
       <c r="J27" s="19">
         <v>44196</v>
       </c>
       <c r="K27" s="19">
         <v>44286</v>
       </c>
       <c r="L27" s="19">
         <v>44377</v>
       </c>
       <c r="M27" s="19">
         <v>44469</v>
       </c>
       <c r="N27" s="19">
         <v>44561</v>
       </c>
       <c r="O27" s="19">
         <v>44651</v>
       </c>
       <c r="P27" s="19">
         <v>44672</v>
       </c>
     </row>
     <row r="28" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="28" t="s">
+      <c r="B28" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C28" s="29"/>
-      <c r="D28" s="30"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="38"/>
       <c r="E28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="F28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="G28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="H28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="I28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="J28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="K28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="L28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="M28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="N28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="O28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="P28" s="15">
         <v>5.0000000000000001E-3</v>
       </c>
     </row>
     <row r="29" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="37" t="s">
+      <c r="B29" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="C29" s="38"/>
-[...12 lines deleted...]
-      <c r="P29" s="42"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
+      <c r="N29" s="26"/>
+      <c r="O29" s="26"/>
+      <c r="P29" s="39"/>
     </row>
     <row r="30" spans="2:44" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="31" t="s">
+      <c r="B30" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="C30" s="40" t="s">
+      <c r="C30" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="6" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E30" s="16">
         <v>138.9</v>
       </c>
       <c r="F30" s="16">
         <v>138.21</v>
       </c>
       <c r="G30" s="16">
         <v>137.51</v>
       </c>
       <c r="H30" s="16">
         <v>136.83000000000001</v>
       </c>
       <c r="I30" s="16">
         <v>136.13999999999999</v>
       </c>
       <c r="J30" s="16">
         <v>135.46</v>
       </c>
       <c r="K30" s="16">
         <v>134.78</v>
       </c>
       <c r="L30" s="16">
         <v>134.11000000000001</v>
       </c>
       <c r="M30" s="16">
         <v>133.44</v>
       </c>
       <c r="N30" s="16">
         <v>132.77000000000001</v>
       </c>
       <c r="O30" s="16">
         <v>132.11000000000001</v>
       </c>
       <c r="P30" s="20">
         <v>131.44999999999999</v>
       </c>
     </row>
     <row r="31" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="39"/>
-      <c r="C31" s="41"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="31"/>
       <c r="D31" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E31" s="16">
         <v>96.1</v>
       </c>
       <c r="F31" s="16">
         <v>95.62</v>
       </c>
       <c r="G31" s="16">
         <v>95.14</v>
       </c>
       <c r="H31" s="16">
         <v>94.67</v>
       </c>
       <c r="I31" s="16">
         <v>94.19</v>
       </c>
       <c r="J31" s="16">
         <v>93.72</v>
       </c>
       <c r="K31" s="16">
         <v>93.25</v>
       </c>
       <c r="L31" s="16">
         <v>92.79</v>
       </c>
       <c r="M31" s="16">
         <v>92.32</v>
       </c>
       <c r="N31" s="16">
         <v>91.86</v>
       </c>
       <c r="O31" s="16">
         <v>91.4</v>
       </c>
       <c r="P31" s="20">
         <v>90.95</v>
       </c>
     </row>
     <row r="32" spans="2:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="39"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="B32" s="28"/>
+      <c r="C32" s="30" t="s">
+        <v>26</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E32" s="16">
         <v>103.7</v>
       </c>
       <c r="F32" s="16">
         <v>103.18</v>
       </c>
       <c r="G32" s="16">
         <v>102.67</v>
       </c>
       <c r="H32" s="16">
         <v>102.15</v>
       </c>
       <c r="I32" s="16">
         <v>101.64</v>
       </c>
       <c r="J32" s="16">
         <v>101.13</v>
       </c>
       <c r="K32" s="16">
         <v>100.63</v>
       </c>
       <c r="L32" s="16">
         <v>100.12</v>
       </c>
       <c r="M32" s="16">
         <v>99.62</v>
       </c>
       <c r="N32" s="16">
         <v>99.13</v>
       </c>
       <c r="O32" s="16">
         <v>98.63</v>
       </c>
       <c r="P32" s="20">
         <v>98.14</v>
       </c>
     </row>
     <row r="33" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="32"/>
-      <c r="C33" s="41"/>
+      <c r="B33" s="29"/>
+      <c r="C33" s="31"/>
       <c r="D33" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E33" s="16">
         <v>76.099999999999994</v>
       </c>
       <c r="F33" s="16">
         <v>75.72</v>
       </c>
       <c r="G33" s="16">
         <v>75.34</v>
       </c>
       <c r="H33" s="16">
         <v>74.959999999999994</v>
       </c>
       <c r="I33" s="16">
         <v>74.59</v>
       </c>
       <c r="J33" s="16">
         <v>74.22</v>
       </c>
       <c r="K33" s="16">
         <v>73.849999999999994</v>
       </c>
       <c r="L33" s="16">
         <v>73.48</v>
       </c>
       <c r="M33" s="16">
         <v>73.11</v>
       </c>
       <c r="N33" s="16">
         <v>72.739999999999995</v>
       </c>
       <c r="O33" s="16">
         <v>72.38</v>
       </c>
       <c r="P33" s="20">
         <v>72.02</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="28">
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="B2:AR2"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="B12:AR12"/>
+    <mergeCell ref="E14:AR14"/>
     <mergeCell ref="B23:AR23"/>
     <mergeCell ref="E4:AN4"/>
     <mergeCell ref="B8:AN8"/>
     <mergeCell ref="E25:P25"/>
     <mergeCell ref="B30:B33"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:P29"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:AR18"/>
     <mergeCell ref="B19:B21"/>
     <mergeCell ref="C19:D19"/>
-    <mergeCell ref="C20:D20"/>
-[...10 lines deleted...]
-    <mergeCell ref="E14:AR14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>